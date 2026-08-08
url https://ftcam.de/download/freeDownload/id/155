--- v0 (2026-05-08)
+++ v1 (2026-08-08)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\FTCAM\F\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\FTCAM__EXCEL\_EXCEL_Tabellen\_2662a_Werte\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="240" yWindow="30" windowWidth="11715" windowHeight="7230"/>
   </bookViews>
   <sheets>
     <sheet name="Neue VA-Werte" sheetId="3" r:id="rId1"/>
     <sheet name="Werte_EEZ_12" sheetId="4" r:id="rId2"/>
     <sheet name="Werte_EEZ_06" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="27">
   <si>
     <t>Ehezeitende ab</t>
   </si>
   <si>
     <t>Beitragsbemessungsgrenze GRV (§§ 159, 160, 275a, b SGBVI) nach "SVBezGrV"</t>
   </si>
   <si>
     <t>monatliche Bezugsgröße GRV (§ 18 SGBIV) nach "SVRechGrV"</t>
   </si>
@@ -719,51 +719,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:F27"/>
   <sheetViews>
     <sheetView showRowColHeaders="0" tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+      <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="18.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="19.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="22"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.2">
       <c r="C3" s="4" t="s">
@@ -928,80 +928,80 @@
       </c>
       <c r="C22" s="21"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="22"/>
     </row>
     <row r="23" spans="2:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B23" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B24" s="2">
-        <v>45474</v>
+        <v>45839</v>
       </c>
       <c r="C24" s="6">
-        <v>39.32</v>
+        <v>40.79</v>
       </c>
       <c r="D24" s="6">
-        <v>39.32</v>
+        <v>40.79</v>
       </c>
       <c r="E24" s="6">
-        <v>18.149999999999999</v>
+        <v>18.829999999999998</v>
       </c>
       <c r="F24" s="6">
-        <v>18.149999999999999</v>
+        <v>18.829999999999998</v>
       </c>
     </row>
     <row r="25" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B25" s="2">
-        <v>45839</v>
+        <v>46204</v>
       </c>
       <c r="C25" s="19">
-        <v>40.79</v>
+        <v>42.52</v>
       </c>
       <c r="D25" s="19">
-        <v>40.79</v>
+        <v>42.52</v>
       </c>
       <c r="E25" s="19">
-        <v>18.829999999999998</v>
+        <v>19.63</v>
       </c>
       <c r="F25" s="19">
-        <v>18.829999999999998</v>
+        <v>19.63</v>
       </c>
     </row>
     <row r="27" spans="2:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="F27" s="11" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="B17:F17"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B7:F7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
@@ -1100,63 +1100,63 @@
     <col min="1" max="1" width="11.28515625" customWidth="1"/>
     <col min="2" max="3" width="17.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="15" x14ac:dyDescent="0.2">
       <c r="A2" s="18">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="B2" s="14">
-        <v>40.79</v>
+        <v>42.52</v>
       </c>
       <c r="C2" s="14">
-        <v>40.79</v>
+        <v>42.52</v>
       </c>
       <c r="D2" s="14">
-        <v>18.829999999999998</v>
+        <v>19.63</v>
       </c>
       <c r="E2" s="14">
-        <v>18.829999999999998</v>
+        <v>19.63</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>